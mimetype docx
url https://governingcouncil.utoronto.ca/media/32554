--- v0 (2026-01-16)
+++ v1 (2026-07-07)
@@ -1,1361 +1,1347 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F04003" w:rsidP="00CB091E" w:rsidRDefault="00F04003" w14:paraId="6D62B385" w14:textId="77777777">
+    <w:p w14:paraId="6D62B385" w14:textId="77777777" w:rsidR="00F04003" w:rsidRDefault="00F04003" w:rsidP="00CB091E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0019232B" w:rsidP="0019232B" w:rsidRDefault="0019232B" w14:paraId="3AD2E2A4" w14:textId="047810BA">
+    <w:p w14:paraId="3AD2E2A4" w14:textId="047810BA" w:rsidR="0019232B" w:rsidRDefault="0019232B" w:rsidP="0019232B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: </w:t>
       </w:r>
       <w:r w:rsidR="00704956">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Everything </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">surrounded by square brackets [ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>x ]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> should be edited</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019232B" w:rsidP="0019232B" w:rsidRDefault="0019232B" w14:paraId="7E446923" w14:textId="77777777">
+    <w:p w14:paraId="7E446923" w14:textId="77777777" w:rsidR="0019232B" w:rsidRDefault="0019232B" w:rsidP="0019232B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0019232B" w:rsidP="0019232B" w:rsidRDefault="0019232B" w14:paraId="207CB480" w14:textId="77777777">
+    <w:p w14:paraId="207CB480" w14:textId="77777777" w:rsidR="0019232B" w:rsidRDefault="0019232B" w:rsidP="0019232B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="5C4D2511" w14:textId="2ACAA2C3">
+    <w:p w14:paraId="5C4D2511" w14:textId="2ACAA2C3" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>IN THE MATTER OF THE UNIVERSITY TRIBUNAL OF THE UNIVERITY OF TORONTO (APPEAL DIVISION)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="1693F30A" w14:textId="77777777">
+    <w:p w14:paraId="1693F30A" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="44DF95C2" w14:textId="77777777">
+    <w:p w14:paraId="44DF95C2" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>BETWEEN:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="5081061F" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="0019232B" w14:paraId="00D4BA84" w14:textId="44BCCEB4">
+    <w:p w14:paraId="5081061F" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D4BA84" w14:textId="44BCCEB4" w:rsidR="00CB091E" w:rsidRDefault="0019232B" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00A55410">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>STUDENT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="7C0418F7" w14:textId="77777777">
+    <w:p w14:paraId="7C0418F7" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Appellant</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="443EB2B8" w14:textId="77777777">
+    <w:p w14:paraId="443EB2B8" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="345B0CF1" w14:textId="77777777">
+    <w:p w14:paraId="345B0CF1" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>- and -</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="240C5A0F" w14:textId="77777777">
+    <w:p w14:paraId="240C5A0F" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="08E7C97E" w14:textId="77777777">
+    <w:p w14:paraId="08E7C97E" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="3F29AAA9" w14:textId="77777777">
+    <w:p w14:paraId="3F29AAA9" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>UNIVERSITY OF TORONTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="3C84DE9A" w14:textId="77777777">
+    <w:p w14:paraId="3C84DE9A" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Respondent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="505C7F2E" w14:textId="77777777">
+    <w:p w14:paraId="505C7F2E" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="0787DB42" w14:textId="77777777">
+    <w:p w14:paraId="0787DB42" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="01F33AC3" w14:textId="77777777">
+    <w:p w14:paraId="01F33AC3" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>NOTICE OF APPEAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="6B21FEC3" w14:textId="77777777">
+    <w:p w14:paraId="6B21FEC3" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D86088" w:rsidP="00A55410" w:rsidRDefault="00CB091E" w14:paraId="2A4DEB8D" w14:textId="5BC4EF10">
-[...9 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="2A4DEB8D" w14:textId="320C8150" w:rsidR="00D86088" w:rsidRDefault="00CB091E" w:rsidP="00A55410">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41758">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>TAKE NOTICE</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00CB091E">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00CB091E">
+      <w:r w:rsidRPr="00D41758">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that pursuant to Section</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="085CC878">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00B7369C">
+      <w:r w:rsidR="00450082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>E.4(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00CB091E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00D544C1">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00B7369C">
+      <w:r w:rsidR="00D544C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7369C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4(c)] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of the University of Toronto</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00CB091E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00CB091E">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
         </w:rPr>
         <w:t>Code of Behaviour on Academic Matters</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00CB091E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00A55410">
+      <w:r w:rsidR="00A55410">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00D344D0">
+      <w:r w:rsidR="00D344D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00CB091E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>appeals</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00D344D0">
+      <w:r w:rsidR="00D344D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00B7369C">
+      <w:r w:rsidR="00B7369C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the Trial Division’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00D344D0">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00445E25">
+      <w:r w:rsidR="00D344D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00450082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[f</w:t>
+      </w:r>
+      <w:r w:rsidR="00D344D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inding of guilt and sanction</w:t>
+      </w:r>
+      <w:r w:rsidR="00445E25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00D344D0">
+      <w:r w:rsidR="00D344D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> imposed</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A71B447" w:rsidR="00CB091E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at hearing on the following grounds:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="2383F884" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00CB091E" w:rsidP="00096BCA" w:rsidRDefault="00445E25" w14:paraId="14FAA012" w14:textId="1EC15B19">
+    <w:p w14:paraId="2383F884" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FAA012" w14:textId="1EC15B19" w:rsidR="00CB091E" w:rsidRDefault="00445E25" w:rsidP="00096BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>[Insert ground of appeal</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00406964" w:rsidR="00CB091E">
+        <w:t>[Insert ground of appeal]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB091E" w:rsidRPr="00406964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00445E25" w:rsidP="00445E25" w:rsidRDefault="00445E25" w14:paraId="72E03796" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="72E03796" w14:textId="77777777" w:rsidR="00445E25" w:rsidRDefault="00445E25" w:rsidP="00445E25">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00406964" w:rsidR="00445E25" w:rsidP="00096BCA" w:rsidRDefault="00445E25" w14:paraId="05B3E021" w14:textId="6CC51E6A">
+    <w:p w14:paraId="05B3E021" w14:textId="6CC51E6A" w:rsidR="00445E25" w:rsidRPr="00406964" w:rsidRDefault="00445E25" w:rsidP="00096BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[Insert ground of appeal</w:t>
       </w:r>
       <w:r w:rsidR="00181ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, if necessary]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00406964" w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="2412FC9B" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00406964" w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="077186D3" w14:textId="1661952D">
+    <w:p w14:paraId="2412FC9B" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRPr="00406964" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077186D3" w14:textId="1661952D" w:rsidR="00CB091E" w:rsidRPr="00406964" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Such further and other grounds this Appeal </w:t>
       </w:r>
       <w:r w:rsidR="00CF0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Division</w:t>
       </w:r>
       <w:r w:rsidRPr="00406964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> may permit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00406964" w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="294E0F31" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00406964" w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="32A989AB" w14:textId="77777777">
+    <w:p w14:paraId="294E0F31" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRPr="00406964" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A989AB" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRPr="00406964" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The relief sought is:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00406964" w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="2D1327CF" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00406964" w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00181ADD" w14:paraId="52EAFD00" w14:textId="394C27A1">
+    <w:p w14:paraId="2D1327CF" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRPr="00406964" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EAFD00" w14:textId="394C27A1" w:rsidR="00CB091E" w:rsidRPr="00406964" w:rsidRDefault="00181ADD" w:rsidP="00CB091E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>[Insert remedy you are seeking</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00406964" w:rsidR="00096BCA">
+        <w:t>[Insert remedy you are seeking]</w:t>
+      </w:r>
+      <w:r w:rsidR="00096BCA" w:rsidRPr="00406964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00406964" w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00181ADD" w14:paraId="3262D7C0" w14:textId="6768ED8D">
+    </w:p>
+    <w:p w14:paraId="59464DED" w14:textId="77777777" w:rsidR="00096BCA" w:rsidRPr="00406964" w:rsidRDefault="00096BCA" w:rsidP="00096BCA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3262D7C0" w14:textId="6768ED8D" w:rsidR="00CB091E" w:rsidRPr="00406964" w:rsidRDefault="00181ADD" w:rsidP="00CB091E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[Insert remedy you are seeking, if necessary]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00406964" w:rsidR="00096BCA">
+      <w:r w:rsidR="00096BCA" w:rsidRPr="00406964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="14FBBA84" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="182F24A9" w14:textId="4BEABDEC">
+    <w:p w14:paraId="14FBBA84" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182F24A9" w14:textId="4BEABDEC" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DATED AT TORONTO,</w:t>
       </w:r>
       <w:r w:rsidR="00D344D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> this </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CF0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[X]</w:t>
       </w:r>
       <w:r w:rsidR="00D344D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> day</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> day of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[month], 20[XX]</w:t>
+      </w:r>
       <w:r w:rsidR="00D344D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="639E1E8A" w14:textId="77777777">
-[...20 lines deleted...]
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="08AA53E5" w14:textId="77777777">
+    <w:p w14:paraId="639E1E8A" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44068859" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A98D9B" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08AA53E5" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="0019232B" w14:paraId="096130D7" w14:textId="703E8D96">
+    <w:p w14:paraId="096130D7" w14:textId="703E8D96" w:rsidR="00CB091E" w:rsidRDefault="0019232B" w:rsidP="00CB091E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00A55410">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="7D7A8E80" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="448F62B9" w14:textId="7D2BDF6C">
+    <w:p w14:paraId="7D7A8E80" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B9D2A3" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D2A716" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C60B1BD" w14:textId="77777777" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448F62B9" w14:textId="7D2BDF6C" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>To:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D86088">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Karen Bellinger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="4BCB1C7D" w14:textId="742EF43D">
+    <w:p w14:paraId="4BCB1C7D" w14:textId="742EF43D" w:rsidR="00CB091E" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D86088">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Associate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Director - Appeals, Discipline and Faculty Grievances</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D344D0" w:rsidP="00CB091E" w:rsidRDefault="00CB091E" w14:paraId="55AA04C6" w14:textId="048324F4">
+    <w:p w14:paraId="55AA04C6" w14:textId="048324F4" w:rsidR="00D344D0" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>University of Toronto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB091E" w:rsidP="00D344D0" w:rsidRDefault="0000110A" w14:paraId="64594005" w14:textId="26709BE4">
+    <w:p w14:paraId="64594005" w14:textId="78905DDC" w:rsidR="00CB091E" w:rsidRPr="00D86088" w:rsidRDefault="00D86088" w:rsidP="00D344D0">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00D26A7A" w:rsidR="00D86088">
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="7D21C014">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Karen.bellinger@utoronto.ca</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D86088">
+      <w:r w:rsidRPr="7D21C014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0000110A" w:rsidP="00D344D0" w:rsidRDefault="0000110A" w14:paraId="68C5FA28" w14:textId="77777777">
+    <w:p w14:paraId="57A5DC53" w14:textId="0E09B711" w:rsidR="7D21C014" w:rsidRDefault="7D21C014" w:rsidP="7D21C014">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0000110A" w:rsidP="0000110A" w:rsidRDefault="0000110A" w14:paraId="23725D1B" w14:textId="77777777">
+    <w:p w14:paraId="4803DAC9" w14:textId="79004B3A" w:rsidR="09669D92" w:rsidRDefault="00536194" w:rsidP="7D21C014">
       <w:pPr>
         <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Jia Li</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20432F8F" w14:textId="290651C3" w:rsidR="09669D92" w:rsidRDefault="09669D92" w:rsidP="7D21C014">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7D21C014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quasi-Judicial </w:t>
+      </w:r>
+      <w:r w:rsidR="00536194">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Administrative Assistant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D21C014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC8E7F6" w14:textId="3E51922E" w:rsidR="7D21C014" w:rsidRDefault="000C7EC0" w:rsidP="7D21C014">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00480F8F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>jyl.li@utoronto.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625D52DF" w14:textId="77777777" w:rsidR="00643D15" w:rsidRDefault="00643D15" w:rsidP="7D21C014">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C501FEA" w14:textId="18FB55EA" w:rsidR="00643D15" w:rsidRDefault="00643D15" w:rsidP="7D21C014">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Samanthe Huang</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00695447" w:rsidR="0000110A" w:rsidP="0000110A" w:rsidRDefault="0000110A" w14:paraId="756A9073" w14:textId="77777777">
+    <w:p w14:paraId="28213DCC" w14:textId="06F5903F" w:rsidR="00643D15" w:rsidRDefault="00117EC7" w:rsidP="7D21C014">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00D86088" w:rsidR="0000110A" w:rsidP="0000110A" w:rsidRDefault="0000110A" w14:paraId="14347C19" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00117EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Quasi-Judicial Coordinator &amp; Hearing Secretary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A05247" w14:textId="14190E99" w:rsidR="00117EC7" w:rsidRPr="000C7EC0" w:rsidRDefault="00117EC7" w:rsidP="7D21C014">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00D86088" w:rsidR="0000110A" w:rsidP="00D344D0" w:rsidRDefault="0000110A" w14:paraId="3411A1A1" w14:textId="77777777">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00480F8F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>samanthe.huang@utoronto.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7526717E" w14:textId="77777777" w:rsidR="00D86088" w:rsidRDefault="00D86088" w:rsidP="00D344D0">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D86088" w:rsidP="00D344D0" w:rsidRDefault="00D86088" w14:paraId="7526717E" w14:textId="77777777">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5CB1EC" w14:textId="77777777" w:rsidR="00D344D0" w:rsidRDefault="00D344D0" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B47B1D" w14:textId="065C89B4" w:rsidR="00164554" w:rsidRDefault="00CB091E" w:rsidP="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>TO:</w:t>
+      </w:r>
+      <w:r w:rsidR="00164554">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00181ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00164554">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Name of Lawyer</w:t>
+      </w:r>
+      <w:r w:rsidR="00181ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF9FD05" w14:textId="1E662D32" w:rsidR="00CB091E" w:rsidRDefault="00181ADD" w:rsidP="00164554">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      <w:r w:rsidR="00164554">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistant Discipline </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55410">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Counsel for the University</w:t>
+      </w:r>
+      <w:r w:rsidR="00D344D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E33F11" w14:textId="5A82FE3E" w:rsidR="00623FFA" w:rsidRDefault="00CB091E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00181ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>[Firm]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46640A88" w14:textId="1F13D606" w:rsidR="00A55410" w:rsidRPr="00A55410" w:rsidRDefault="00A55410">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00181ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00164554">
-[...3 lines deleted...]
-        <w:t>Name of Lawyer</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Email address</w:t>
       </w:r>
       <w:r w:rsidR="00181ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...85 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A55410" w:rsidRPr="00A55410" w:rsidSect="00047826">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008C019A" w:rsidRDefault="008C019A" w14:paraId="3DAD3E78" w14:textId="77777777">
+    <w:p w14:paraId="048DBFE4" w14:textId="77777777" w:rsidR="00F26812" w:rsidRDefault="00F26812">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008C019A" w:rsidRDefault="008C019A" w14:paraId="1FB1B7E0" w14:textId="77777777">
+    <w:p w14:paraId="286CF583" w14:textId="77777777" w:rsidR="00F26812" w:rsidRDefault="00F26812">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008C019A" w:rsidRDefault="008C019A" w14:paraId="1A31C84A" w14:textId="77777777">
+    <w:p w14:paraId="581D5182" w14:textId="77777777" w:rsidR="00F26812" w:rsidRDefault="00F26812">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008C019A" w:rsidRDefault="008C019A" w14:paraId="06591B00" w14:textId="77777777">
+    <w:p w14:paraId="047A60A5" w14:textId="77777777" w:rsidR="00F26812" w:rsidRDefault="00F26812">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00F50414" w:rsidP="00E7524A" w:rsidRDefault="00164554" w14:paraId="226EAF06" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="226EAF06" w14:textId="77777777" w:rsidR="00F50414" w:rsidRDefault="00164554" w:rsidP="00E7524A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F50414" w:rsidP="00047826" w:rsidRDefault="00F50414" w14:paraId="0B3D3174" w14:textId="77777777">
+  <w:p w14:paraId="0B3D3174" w14:textId="77777777" w:rsidR="00F50414" w:rsidRDefault="00F50414" w:rsidP="00047826">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00F50414" w:rsidP="00E7524A" w:rsidRDefault="00164554" w14:paraId="7DC71DC7" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DC71DC7" w14:textId="77777777" w:rsidR="00F50414" w:rsidRDefault="00164554" w:rsidP="00E7524A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F50414" w:rsidP="00047826" w:rsidRDefault="00F50414" w14:paraId="5ACE67DB" w14:textId="77777777">
+  <w:p w14:paraId="5ACE67DB" w14:textId="77777777" w:rsidR="00F50414" w:rsidRDefault="00F50414" w:rsidP="00047826">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16602516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0AE9B2C"/>
     <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1524,220 +1510,223 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F6E1AF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1300844940">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="648483538">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB091E"/>
-    <w:rsid w:val="0000110A"/>
     <w:rsid w:val="00096BCA"/>
+    <w:rsid w:val="000C7EC0"/>
     <w:rsid w:val="00107E02"/>
+    <w:rsid w:val="00117EC7"/>
     <w:rsid w:val="00164554"/>
     <w:rsid w:val="00181ADD"/>
     <w:rsid w:val="0019232B"/>
     <w:rsid w:val="002E099D"/>
     <w:rsid w:val="002E5B8D"/>
     <w:rsid w:val="0033629D"/>
     <w:rsid w:val="003C59C1"/>
     <w:rsid w:val="00406964"/>
     <w:rsid w:val="00445E25"/>
+    <w:rsid w:val="00450082"/>
     <w:rsid w:val="004F3A19"/>
+    <w:rsid w:val="00536194"/>
+    <w:rsid w:val="005F7EEB"/>
     <w:rsid w:val="00623FFA"/>
+    <w:rsid w:val="00643D15"/>
+    <w:rsid w:val="006B0070"/>
     <w:rsid w:val="006F6EF0"/>
     <w:rsid w:val="00704956"/>
     <w:rsid w:val="008635A9"/>
     <w:rsid w:val="008C019A"/>
     <w:rsid w:val="00A55410"/>
+    <w:rsid w:val="00B25C62"/>
     <w:rsid w:val="00B7369C"/>
+    <w:rsid w:val="00BE0D0E"/>
     <w:rsid w:val="00CB091E"/>
     <w:rsid w:val="00CF0CE0"/>
     <w:rsid w:val="00D344D0"/>
     <w:rsid w:val="00D544C1"/>
     <w:rsid w:val="00D86088"/>
     <w:rsid w:val="00EA3F4A"/>
     <w:rsid w:val="00F04003"/>
+    <w:rsid w:val="00F26812"/>
     <w:rsid w:val="00F50414"/>
     <w:rsid w:val="00F94B86"/>
-    <w:rsid w:val="085CC878"/>
-[...6 lines deleted...]
-    <w:rsid w:val="7E0513EB"/>
+    <w:rsid w:val="09669D92"/>
+    <w:rsid w:val="7D21C014"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0495EF27"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{25D833A6-A895-BB4C-83A9-53D813B59281}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1893,52 +1882,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2005,161 +1994,161 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CB091E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00CB091E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00CB091E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CB091E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB091E"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D344D0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D344D0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karen.bellinger@utoronto.ca" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samanthe.huang@utoronto.ca" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jyl.li@utoronto.ca" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karen.bellinger@utoronto.ca" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2422,52 +2411,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100782E1B8D7EDEA14AA36F1104FADD9473" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8b174838d0c4a054717783e7602a1782">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f48ed395-b649-46da-a107-2f4af4067b23" xmlns:ns3="6e640385-c265-4463-b6dc-42a8e7e6bfeb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ae16a34dcea2ebc84c4da349bb8374d" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100782E1B8D7EDEA14AA36F1104FADD9473" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="792b94409350d2b63efbf96879871f23">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f48ed395-b649-46da-a107-2f4af4067b23" xmlns:ns3="6e640385-c265-4463-b6dc-42a8e7e6bfeb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b68e00121479a7628b9b6a45971e65bb" ns2:_="" ns3:_="">
     <xsd:import namespace="f48ed395-b649-46da-a107-2f4af4067b23"/>
     <xsd:import namespace="6e640385-c265-4463-b6dc-42a8e7e6bfeb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2676,101 +2674,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6e640385-c265-4463-b6dc-42a8e7e6bfeb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f48ed395-b649-46da-a107-2f4af4067b23">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC4F39A-F244-4EF1-95FE-9F25AF02908B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EF4B6E4-3CDF-40CF-8C45-BC2DEED18B75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15773617-61E7-4B2E-94AF-852BBB266920}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B02B2C81-61BD-4317-8863-FC2647536008}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f48ed395-b649-46da-a107-2f4af4067b23"/>
+    <ds:schemaRef ds:uri="6e640385-c265-4463-b6dc-42a8e7e6bfeb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5887C3C5-9C14-492C-BA28-7923BFDFEF71}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D1FCC99-E8A7-4D14-9EF9-EAF81499AE25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6e640385-c265-4463-b6dc-42a8e7e6bfeb"/>
+    <ds:schemaRef ds:uri="f48ed395-b649-46da-a107-2f4af4067b23"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{78aac226-2f03-4b4d-9037-b46d56c55210}" enabled="0" method="" siteId="{78aac226-2f03-4b4d-9037-b46d56c55210}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>203</Words>
+  <Characters>1163</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1364</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gurratan Gill</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Karen Bellinger</lastModifiedBy>
-  <revision>13</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100782E1B8D7EDEA14AA36F1104FADD9473</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>